--- v0 (2026-04-23)
+++ v1 (2026-07-07)
@@ -1,85 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\松本　和枝\Desktop\観光ナビ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\篠原　瑛\Pictures\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6251D372-4E99-4278-9F64-E1B46998ECB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAEF3F34-C24F-4700-A371-EA4B1A42C84A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{FD68557B-8E93-467C-AB6F-B3ED3F112D0E}"/>
+    <workbookView xWindow="-28920" yWindow="135" windowWidth="29040" windowHeight="15720" tabRatio="750" xr2:uid="{FD68557B-8E93-467C-AB6F-B3ED3F112D0E}"/>
   </bookViews>
   <sheets>
-    <sheet name="イベント情報様式" sheetId="11" r:id="rId1"/>
-    <sheet name="イベント情報様式_記入例" sheetId="5" r:id="rId2"/>
+    <sheet name="イベント情報様式 (記入例)" sheetId="19" r:id="rId1"/>
+    <sheet name="イベント情報様式" sheetId="11" r:id="rId2"/>
+    <sheet name="観光スポット様式" sheetId="18" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="58">
   <si>
     <t>記入例</t>
     <rPh sb="0" eb="2">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>レイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">域外から誘客を図りたいイベント等について情報提供をお願いします。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
@@ -162,577 +168,570 @@
     <t>項目</t>
     <rPh sb="0" eb="2">
       <t>コウモク</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>記入欄</t>
     <rPh sb="0" eb="3">
       <t>キニュウラン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【必須】</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>イベント名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>宮崎○○祭り</t>
-[...8 lines deleted...]
-  <si>
     <t>イベント名
 （ふりがな）</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>みやざき○○まつり</t>
-    <phoneticPr fontId="5"/>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>リード文</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+(キャッチコピー）</t>
+    </r>
+    <rPh sb="3" eb="4">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>紹介文</t>
     <rPh sb="0" eb="3">
       <t>ショウカイブン</t>
-    </rPh>
-[...46 lines deleted...]
-      <t>コ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>開催期間
 （開催日）</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>カイサイビ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>2024年1月20日（土）</t>
-[...14 lines deleted...]
-  <si>
     <t>※西暦形式で記載</t>
     <rPh sb="1" eb="3">
       <t>セイレキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイシキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>開催時間</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t xml:space="preserve">10:00～15:00 </t>
-[...2 lines deleted...]
-  <si>
     <t>※24時間表示で記載</t>
     <rPh sb="3" eb="5">
       <t>ジカン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>開催場所</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バショ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>宮崎県庁防災庁舎前広場</t>
-[...20 lines deleted...]
-  <si>
     <t>住所</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>宮崎市橘通1丁目9</t>
-[...11 lines deleted...]
-  <si>
     <t>問い合わせ先</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ア</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>宮崎県観光推進課</t>
-[...8 lines deleted...]
-  <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>0985-26-7103</t>
-[...2 lines deleted...]
-  <si>
     <t>ＦＡＸ番号</t>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>－</t>
-[...2 lines deleted...]
-  <si>
     <t>※必要のない場合は省略可</t>
     <rPh sb="1" eb="3">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウリャク</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>営業時間</t>
     <rPh sb="0" eb="2">
       <t>エイギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>8:30～17:15</t>
-[...2 lines deleted...]
-  <si>
     <t>定休日</t>
     <rPh sb="0" eb="3">
       <t>テイキュウビ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>料金</t>
     <rPh sb="0" eb="2">
       <t>リョウキン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
+    <t>アクセス</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>※①主要な駅や空港からの車での所要時間
+　②公共交通機関（バス）での所要時間
+　③最寄りのＩＣからの所要時間
+　を記載</t>
+    <rPh sb="2" eb="4">
+      <t>シュヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クウコウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>クルマ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ショヨウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>コウツウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ショヨウ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>モヨ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ショヨウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>駐車場</t>
+    <rPh sb="0" eb="3">
+      <t>チュウシャジョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>備考</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>※最大5つ</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">関連資料
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(ポスター、写真等）</t>
+    </r>
+  </si>
+  <si>
+    <t>※画像はJPGまたはPNG、PDFのみは不可
+※PDFを添付する場合は、別途JPG必須</t>
+  </si>
+  <si>
+    <t>域外から誘客を図りたいイベント等について情報提供をお願いします。</t>
+    <rPh sb="0" eb="2">
+      <t>イキガイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ユウキャク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ハカ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>観光スポット名</t>
+    <rPh sb="0" eb="2">
+      <t>カンコウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>観光スポット名
+（ふりがな）</t>
+    <rPh sb="0" eb="2">
+      <t>カンコウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>リード文
+(キャッチコピー)</t>
+    <rPh sb="3" eb="4">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">関連資料
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>（写真）</t>
+    </r>
+  </si>
+  <si>
+    <t>※写真JPG
+※最大10枚</t>
+  </si>
+  <si>
+    <t>宮崎○○祭り</t>
+  </si>
+  <si>
+    <t>みやざき○○まつり</t>
+  </si>
+  <si>
+    <t>宮崎県庁で開催される宮崎○○まつり。 ステージでは、○○、○○があり、名物の○○を求めて多くの人が訪れます。中でも○○は見物です。是非お越しください。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>グルメやステージなど盛りだくさん！宮崎の夏の風物詩○○祭り！</t>
+    <rPh sb="10" eb="11">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ミヤザキ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ナツ</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>フウブツシ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年5月5日（火・祝）</t>
+    <rPh sb="10" eb="11">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>シュク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">10：00～15：00 </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>宮崎県庁防災庁舎前広場</t>
+  </si>
+  <si>
+    <t>宮崎市橘通1丁目9</t>
+  </si>
+  <si>
+    <t>宮崎県観光推進課</t>
+  </si>
+  <si>
+    <t>0985-26-7103</t>
+  </si>
+  <si>
+    <t>8：30～17：15</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日曜</t>
+    <rPh sb="0" eb="2">
+      <t>ニチヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>無料</t>
     <rPh sb="0" eb="2">
       <t>ムリョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 ■JR宮崎駅から宮崎交通バス「飫肥」行きで約7分、「橘通2丁目」下車、徒歩5分
 ■JR宮崎駅から車で約5分
 ■JR宮崎駅から徒歩20分
 ■宮崎空港から車で約20分
 ■宮崎自動車道　宮崎ICから車で約15分</t>
-    <rPh sb="27" eb="28">
-[...133 lines deleted...]
-    <t>【必須】</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※最大5つ（InstagramやFacebookも可）</t>
+    <rPh sb="25" eb="26">
+      <t>カ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">関連資料
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(ポスター、チラシ、写真等）</t>
+      <t>(ポスター、写真等）</t>
     </r>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <rPh sb="15" eb="17">
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イベントチラシ（イベントポスター）、写真別途添付</t>
+    <rPh sb="18" eb="20">
       <t>シャシン</t>
     </rPh>
-    <rPh sb="17" eb="18">
-[...45 lines deleted...]
-    <rPh sb="32" eb="34">
+    <rPh sb="20" eb="22">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="22" eb="24">
       <t>テンプ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>あり（無料　○○台）</t>
+    <rPh sb="3" eb="5">
+      <t>ムリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※有料・無料・台数など</t>
+    <rPh sb="1" eb="3">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ムリョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ダイスウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>公式サイトURL</t>
+  </si>
+  <si>
+    <t>https://www.●●●.jp</t>
+  </si>
+  <si>
+    <t>※最大5つ（InstagramやFacebookも可）</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -752,195 +751,293 @@
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="2" xr:uid="{62D2E2DB-85B3-4530-9ECC-30CC7C525076}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D4FF75B9-AB5E-45FF-BD70-5FA466D5454E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF00FF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1195,631 +1292,1258 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.&#9679;&#9679;&#9679;.jp/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.&#9679;&#9679;&#9679;.jp/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9509187D-6579-46AD-BB0B-C03CCC2CD3C6}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:F23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="16.25" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="56.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="36.875" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="8.75" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:6" ht="24" x14ac:dyDescent="0.4">
+      <c r="C1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="2:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D2" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="2:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="20"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.4">
+      <c r="C4" s="5"/>
+      <c r="D4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="5">
+        <v>1</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="5">
+        <v>3</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="5">
+        <v>4</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="5">
+        <v>5</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="5">
+        <v>6</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="5">
+        <v>7</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="5">
+        <v>8</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>9</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="5">
+        <v>10</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="5">
+        <v>11</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="5">
+        <v>12</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="5">
+        <v>13</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="5">
+        <v>14</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="172.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="5">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="5">
+        <v>16</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="5">
+        <v>17</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="7"/>
+    </row>
+    <row r="22" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="5">
+        <v>18</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="5">
+        <v>19</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="D3:E3"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <hyperlinks>
+    <hyperlink ref="E22" r:id="rId1" display="https://www.●●●.jp/" xr:uid="{969268B3-068F-484D-9AF6-AEE7C4765973}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D14648F0-F7D5-4A92-B9F0-5B739ACE4B84}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F22"/>
+  <dimension ref="B1:F23"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="2.59765625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="6.69921875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.5" style="3" customWidth="1"/>
-    <col min="4" max="4" width="20.3984375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="8.69921875" style="3"/>
+    <col min="4" max="4" width="16.25" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="56.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="36.875" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="8.75" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="22.2" x14ac:dyDescent="0.45">
+    <row r="1" spans="2:6" ht="24" x14ac:dyDescent="0.4">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D2" s="13" t="s">
+    <row r="2" spans="2:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="14" t="s">
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="2:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="14"/>
-[...1 lines deleted...]
-    <row r="4" spans="2:6" x14ac:dyDescent="0.45">
+      <c r="E3" s="20"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.4">
       <c r="C4" s="5"/>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="7"/>
     </row>
-    <row r="6" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>2</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E6" s="7"/>
     </row>
-    <row r="7" spans="2:6" ht="143.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C7" s="5">
         <v>3</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...4 lines deleted...]
-    <row r="8" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="7"/>
+    </row>
+    <row r="8" spans="2:6" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5">
         <v>4</v>
       </c>
-      <c r="D8" s="8" t="s">
-[...7 lines deleted...]
-    <row r="9" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C9" s="5">
         <v>5</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="7"/>
+      <c r="D9" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="10"/>
       <c r="F9" s="4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="5">
         <v>6</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E10" s="7"/>
-    </row>
-    <row r="11" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="F10" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C11" s="5">
         <v>7</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E11" s="7"/>
     </row>
-    <row r="12" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5">
         <v>8</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E12" s="7"/>
     </row>
-    <row r="13" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C13" s="5">
         <v>9</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E13" s="7"/>
     </row>
-    <row r="14" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C14" s="5">
         <v>10</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E14" s="7"/>
-      <c r="F14" s="4" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    </row>
+    <row r="15" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C15" s="5">
         <v>11</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C16" s="5">
         <v>12</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C17" s="5">
         <v>13</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E17" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="6"/>
+      <c r="F17" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C18" s="5">
         <v>14</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="19" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>22</v>
+      </c>
+      <c r="E18" s="7"/>
+    </row>
+    <row r="19" spans="2:6" ht="172.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C19" s="5">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-    <row r="20" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>23</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C20" s="5">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E20" s="7"/>
-    </row>
-    <row r="21" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="F20" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C21" s="5">
         <v>17</v>
       </c>
-      <c r="D21" s="8" t="s">
-[...4 lines deleted...]
-    <row r="22" spans="2:6" ht="46.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="7"/>
+    </row>
+    <row r="22" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="6" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C22" s="5">
         <v>18</v>
       </c>
-      <c r="D22" s="8" t="s">
-[...4 lines deleted...]
-        <v>45</v>
+      <c r="D22" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="12"/>
+      <c r="F22" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="5">
+        <v>19</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="16" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB9ABEE8-C695-4DAB-81ED-60AE93D45C38}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD6DC378-0985-49B1-AAAA-0D30CA2CE5A8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F22"/>
+  <dimension ref="B1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="2.59765625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="6.69921875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.5" style="3" customWidth="1"/>
-    <col min="4" max="4" width="21.19921875" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="8.69921875" style="3"/>
+    <col min="4" max="4" width="16.25" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="56.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="36.875" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="8.75" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="22.2" x14ac:dyDescent="0.45">
+    <row r="1" spans="2:6" ht="24" x14ac:dyDescent="0.4">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="D3" s="14" t="s">
+    <row r="2" spans="2:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D2" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="2:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="14"/>
-[...1 lines deleted...]
-    <row r="4" spans="2:6" x14ac:dyDescent="0.45">
+      <c r="E3" s="20"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.4">
       <c r="C4" s="5"/>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-    <row r="6" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>31</v>
+      </c>
+      <c r="E5" s="7"/>
+    </row>
+    <row r="6" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>2</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="7" spans="2:6" ht="143.4" customHeight="1" x14ac:dyDescent="0.45">
+        <v>32</v>
+      </c>
+      <c r="E6" s="7"/>
+    </row>
+    <row r="7" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C7" s="5">
         <v>3</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D7" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="7"/>
+    </row>
+    <row r="8" spans="2:6" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5">
         <v>4</v>
       </c>
-      <c r="D8" s="8" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="9"/>
+    </row>
+    <row r="9" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C9" s="5">
         <v>5</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E9" s="7"/>
+    </row>
+    <row r="10" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="5">
         <v>6</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="11" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>16</v>
+      </c>
+      <c r="E10" s="7"/>
+    </row>
+    <row r="11" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C11" s="5">
         <v>7</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E11" s="7"/>
+    </row>
+    <row r="12" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C12" s="5">
         <v>8</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="13" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>18</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C13" s="5">
         <v>9</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="14" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>20</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C14" s="5">
         <v>10</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="E14" s="7"/>
       <c r="F14" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C15" s="5">
         <v>11</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-    <row r="16" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>22</v>
+      </c>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="2:6" ht="172.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C16" s="5">
         <v>12</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-    <row r="17" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>23</v>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C17" s="5">
         <v>13</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      <c r="B18" s="6"/>
+        <v>25</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C18" s="5">
         <v>14</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-    <row r="19" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+        <v>26</v>
+      </c>
+      <c r="E18" s="7"/>
+    </row>
+    <row r="19" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C19" s="5">
         <v>15</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="2:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D19" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" s="12"/>
+      <c r="F19" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="C20" s="5">
         <v>16</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...31 lines deleted...]
-        <v>46</v>
+      <c r="D20" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="11" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="62" fitToHeight="0" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004E51CBC89142C940951AD68EA5D594EE" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="787418e21b19274b8f6f783ac109b4d3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f082cbf-6f50-43c4-ab83-5759a344c269" xmlns:ns3="b6c29afd-2b31-4ab9-8dda-9982a22f5632" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2d681d66229f29554b1ff55c5a8618" ns2:_="" ns3:_="">
+    <xsd:import namespace="0f082cbf-6f50-43c4-ab83-5759a344c269"/>
+    <xsd:import namespace="b6c29afd-2b31-4ab9-8dda-9982a22f5632"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f082cbf-6f50-43c4-ab83-5759a344c269" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5ad82abc-b108-45a8-adc0-6e353da01ab8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b6c29afd-2b31-4ab9-8dda-9982a22f5632" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d4335976-7c5c-4b9e-a09e-fd37e6758b0d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b6c29afd-2b31-4ab9-8dda-9982a22f5632">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b6c29afd-2b31-4ab9-8dda-9982a22f5632" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f082cbf-6f50-43c4-ab83-5759a344c269">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54219D5E-F1E9-46D7-A134-A1791E6C1C8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32FCFC44-4822-4CD3-BAAF-CF91E8B67297}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0f082cbf-6f50-43c4-ab83-5759a344c269"/>
+    <ds:schemaRef ds:uri="b6c29afd-2b31-4ab9-8dda-9982a22f5632"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DC67561-0048-421F-B550-CD0155BBA2DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b6c29afd-2b31-4ab9-8dda-9982a22f5632"/>
+    <ds:schemaRef ds:uri="0f082cbf-6f50-43c4-ab83-5759a344c269"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>イベント情報様式 (記入例)</vt:lpstr>
       <vt:lpstr>イベント情報様式</vt:lpstr>
-      <vt:lpstr>イベント情報様式_記入例</vt:lpstr>
+      <vt:lpstr>観光スポット様式</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>USER</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004E51CBC89142C940951AD68EA5D594EE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>