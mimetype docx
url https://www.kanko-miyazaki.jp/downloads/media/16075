--- v0 (2025-12-05)
+++ v1 (2026-06-01)
@@ -48,146 +48,148 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="00975D5D" w:rsidRPr="00975D5D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>係る新規受付表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B85412" w14:textId="77777777" w:rsidR="009451D9" w:rsidRDefault="009451D9" w:rsidP="00975D5D">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下記事項にご回答願います。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377DEF56" w14:textId="77777777" w:rsidR="009451D9" w:rsidRDefault="009451D9"/>
-    <w:p w14:paraId="755383F1" w14:textId="77777777" w:rsidR="009451D9" w:rsidRDefault="009451D9" w:rsidP="009451D9">
+    <w:p w14:paraId="755383F1" w14:textId="369EE91D" w:rsidR="009451D9" w:rsidRDefault="00861027" w:rsidP="009451D9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C41C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>正式</w:t>
       </w:r>
       <w:r w:rsidR="00975D5D" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>会議・</w:t>
       </w:r>
       <w:r w:rsidR="009A260C" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>大会</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C41C1">
+      <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
       <w:r w:rsidR="009A260C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C41C1">
+      <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>※開催年度や、第○○回などの回数はございませんか。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EC2C13" w14:textId="740910B1" w:rsidR="005F3CB4" w:rsidRDefault="00F4054E" w:rsidP="008A0CCC">
+    <w:p w14:paraId="45EC2C13" w14:textId="06AE6D9F" w:rsidR="005F3CB4" w:rsidRPr="009E00E4" w:rsidRDefault="00F4054E" w:rsidP="00861027">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008A0CCC">
+      <w:r w:rsidR="00861027">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 正式会議・大会名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3309C5E3" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRDefault="008A0CCC" w:rsidP="008A0CCC"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1063B32A" w14:textId="77777777" w:rsidR="009451D9" w:rsidRDefault="005F3CB4" w:rsidP="005F3CB4">
+    <w:p w14:paraId="3ACEECF9" w14:textId="77777777" w:rsidR="00861027" w:rsidRDefault="005F3CB4" w:rsidP="005F3CB4">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009451D9">
+    </w:p>
+    <w:p w14:paraId="01B05F38" w14:textId="77777777" w:rsidR="00861027" w:rsidRDefault="00861027" w:rsidP="00861027">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="315"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1063B32A" w14:textId="3410C05C" w:rsidR="009451D9" w:rsidRDefault="009451D9" w:rsidP="00861027">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="315"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催</w:t>
       </w:r>
       <w:r w:rsidR="00E53897">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>予定日</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F3CB4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDD1910" w14:textId="77777777" w:rsidR="009A260C" w:rsidRDefault="007118A8" w:rsidP="009A260C">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidR="005F3CB4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="000617AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -440,84 +442,114 @@
         </w:rPr>
         <w:t>延べ</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>参加人数</w:t>
       </w:r>
       <w:r w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>（おおよそで結構です）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C96B17" w14:textId="77777777" w:rsidR="009A260C" w:rsidRDefault="009A260C" w:rsidP="009A260C">
+    <w:p w14:paraId="57C96B17" w14:textId="42500297" w:rsidR="009A260C" w:rsidRDefault="009A260C" w:rsidP="009A260C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・県内：　　　　　　　/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="651E31A3" w14:textId="77777777" w:rsidR="009451D9" w:rsidRDefault="009A260C" w:rsidP="009A260C">
+        <w:t>・県内：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり参加人数」「　　名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>延べ参加人数」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651E31A3" w14:textId="30981FD4" w:rsidR="009451D9" w:rsidRDefault="009A260C" w:rsidP="009A260C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・県外：　　　　　　　/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="526323B7" w14:textId="77777777" w:rsidR="00855080" w:rsidRDefault="00171CAC" w:rsidP="009A260C">
+        <w:t>・県外：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり参加人数」「　　名/延べ参加人数」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526323B7" w14:textId="20D2E164" w:rsidR="00855080" w:rsidRDefault="00171CAC" w:rsidP="009A260C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・海外：　　　　　　　/</w:t>
+        <w:t>・海外：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり参加人数」「　　名/延べ参加人数」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405DF3BB" w14:textId="77777777" w:rsidR="009451D9" w:rsidRPr="009C41C1" w:rsidRDefault="00975D5D" w:rsidP="009451D9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -545,84 +577,102 @@
         </w:rPr>
         <w:t>「延べ</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>宿泊人数</w:t>
       </w:r>
       <w:r w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　（おおよそで結構です）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5C1503" w14:textId="77777777" w:rsidR="00870BA0" w:rsidRDefault="00870BA0" w:rsidP="00870BA0">
+    <w:p w14:paraId="6F5C1503" w14:textId="0CEEDFA8" w:rsidR="00870BA0" w:rsidRDefault="00870BA0" w:rsidP="00870BA0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・県内：　　　　　　　/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A9F0A41" w14:textId="77777777" w:rsidR="00870BA0" w:rsidRDefault="00870BA0" w:rsidP="00870BA0">
+        <w:t>・県内：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり宿泊人数」「　　名/延べ宿泊人数」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F0A41" w14:textId="3C28541C" w:rsidR="00870BA0" w:rsidRDefault="00870BA0" w:rsidP="00870BA0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・県外：　　　　　　　/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02592454" w14:textId="77777777" w:rsidR="00855080" w:rsidRDefault="00171CAC" w:rsidP="00870BA0">
+        <w:t>・県外：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり宿泊人数」「　　名/延べ宿泊人数」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02592454" w14:textId="722F896A" w:rsidR="00855080" w:rsidRDefault="00171CAC" w:rsidP="00870BA0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>・海外：　　　　　　　/</w:t>
+        <w:t>・海外：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「　　名/1日あたり宿泊人数」「　　名/延べ宿泊人数」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D34D49" w14:textId="77777777" w:rsidR="009451D9" w:rsidRPr="009C41C1" w:rsidRDefault="001E7512" w:rsidP="009451D9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>前回</w:t>
       </w:r>
       <w:r w:rsidR="009451D9" w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -753,51 +803,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　国際・全国・西日本・九州・九州持ち回り開催</w:t>
       </w:r>
       <w:r w:rsidR="00975D5D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">・その他（　　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E246758" w14:textId="77777777" w:rsidR="00855080" w:rsidRDefault="00855080" w:rsidP="00855080">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46937F68" w14:textId="77777777" w:rsidR="006F4FD2" w:rsidRDefault="006F4FD2" w:rsidP="00855080">
+    <w:p w14:paraId="5050A3D2" w14:textId="77777777" w:rsidR="006F4FD2" w:rsidRDefault="006F4FD2" w:rsidP="00855080">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE9A1EE" w14:textId="77777777" w:rsidR="006F4FD2" w:rsidRDefault="006F4FD2" w:rsidP="00855080">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259D59C3" w14:textId="11379F3A" w:rsidR="00975D5D" w:rsidRPr="009C41C1" w:rsidRDefault="009451D9" w:rsidP="009451D9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C41C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -1711,394 +1761,335 @@
       <w:r w:rsidRPr="00A309A5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>「ある程度役に立つ」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A309A5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>「あまり役には立たない」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BA4164" w14:textId="464801D1" w:rsidR="00AC3903" w:rsidRPr="00311DE3" w:rsidRDefault="00E53897" w:rsidP="00311DE3">
+    <w:p w14:paraId="61BA4164" w14:textId="6F38EDFE" w:rsidR="00AC3903" w:rsidRPr="009E3868" w:rsidRDefault="00AC3903" w:rsidP="009E3868">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00311DE3">
-[...6 lines deleted...]
-      <w:r w:rsidR="00AC3903" w:rsidRPr="00311DE3">
+      <w:r w:rsidRPr="009E3868">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>当協会のM</w:t>
       </w:r>
-      <w:r w:rsidR="00AC3903" w:rsidRPr="00311DE3">
+      <w:r w:rsidRPr="009E3868">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ICE</w:t>
       </w:r>
-      <w:r w:rsidR="00AC3903" w:rsidRPr="00311DE3">
+      <w:r w:rsidRPr="009E3868">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>開催補助金とは別に、同種の補助金を受ける予定があればお知らせく</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B787D" w14:textId="77777777" w:rsidR="00176E26" w:rsidRDefault="00AC3903" w:rsidP="001518C7">
+    <w:p w14:paraId="4008B7D4" w14:textId="77777777" w:rsidR="009E3868" w:rsidRDefault="00AC3903" w:rsidP="001518C7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　ださい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6625314B" w14:textId="77777777" w:rsidR="00311DE3" w:rsidRDefault="00311DE3" w:rsidP="001518C7">
-[...13 lines deleted...]
-    <w:p w14:paraId="60D516DF" w14:textId="68174406" w:rsidR="00176E26" w:rsidRPr="00311DE3" w:rsidRDefault="00311DE3" w:rsidP="006B42F4">
+    <w:p w14:paraId="565CD42A" w14:textId="77777777" w:rsidR="009E3868" w:rsidRDefault="009E3868" w:rsidP="001518C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D032914" w14:textId="77777777" w:rsidR="009E3868" w:rsidRDefault="009E3868" w:rsidP="001518C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D516DF" w14:textId="53342419" w:rsidR="00176E26" w:rsidRPr="009E3868" w:rsidRDefault="009E3868" w:rsidP="001518C7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3868">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>宮崎県または宮崎市から同種の補助金、交付金、負担金等を受ける場合、当協会のMICE開催補助金の交付対象にはなりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710545BF" w14:textId="77777777" w:rsidR="00EC66CD" w:rsidRDefault="00176E26" w:rsidP="00EC66CD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当協会のM</w:t>
       </w:r>
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ICE</w:t>
       </w:r>
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>開催補助金の交付を受けることとなった場合、当協会Ｈ．Ｐ『みやざき観光</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFFB62C" w14:textId="015110B2" w:rsidR="00A2524F" w:rsidRPr="00EC66CD" w:rsidRDefault="00176E26" w:rsidP="00EC66CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977696">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ナビ』の中のM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ICE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>開催予定一覧において</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2524F" w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、原則、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>会議・大会名等をご紹介させていただ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2524F" w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>いておりますの</w:t>
+      </w:r>
+      <w:r w:rsidR="00E943D8" w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>で</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2524F" w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00E943D8" w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ご了承ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FC826A" w14:textId="77777777" w:rsidR="00A2524F" w:rsidRPr="00EC66CD" w:rsidRDefault="00A2524F" w:rsidP="00A2524F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　※　　『みやざき観光ナビ』　M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ICE</w:t>
       </w:r>
-      <w:r w:rsidR="00176E26" w:rsidRPr="00977696">
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>開催予定一覧U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...99 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A23DA7A" w14:textId="77777777" w:rsidR="00A2524F" w:rsidRPr="00977696" w:rsidRDefault="00A2524F" w:rsidP="00A2524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00977696">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>開催予定 | 法人のみなさまへ | 宮崎県公式観光サイト「みやざき観光ナビ」 (kanko-miyazaki.jp)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -2225,141 +2216,337 @@
     </w:tbl>
     <w:p w14:paraId="0F942D7B" w14:textId="77777777" w:rsidR="00E943D8" w:rsidRDefault="00E943D8" w:rsidP="001518C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A19250" w14:textId="77777777" w:rsidR="00E943D8" w:rsidRDefault="00E943D8" w:rsidP="001518C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B76DD9B" w14:textId="77777777" w:rsidR="00855080" w:rsidRPr="00E53897" w:rsidRDefault="004A73AE" w:rsidP="001518C7">
-[...12 lines deleted...]
-      <w:r w:rsidR="00AC3903">
+    <w:p w14:paraId="6DAF0AC5" w14:textId="3FACEE1B" w:rsidR="00F1175E" w:rsidRDefault="00AC3903" w:rsidP="00EC66CD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC66CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00E53897">
-[...15 lines deleted...]
-    <w:p w14:paraId="507B4F31" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRDefault="00E157C8" w:rsidP="00573474">
+      <w:r w:rsidR="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>当協会で作成している</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2CF0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>紙袋</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>等について、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1175E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>購入</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ご希望がありましたら、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1175E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>以下の（　）に</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC66CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>数量をご記入ください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6723A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>なお、在庫の関係で対応できない場合があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B76DD9B" w14:textId="04B2AA1C" w:rsidR="00855080" w:rsidRPr="00EC66CD" w:rsidRDefault="00F1175E" w:rsidP="00F1175E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:leftChars="0" w:left="360" w:firstLineChars="200" w:firstLine="420"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">※　</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2CF0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>紙袋等の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>参照ＵＲＬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00703A61">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>。「２　歓迎支援」をご覧ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35747A0F" w14:textId="6454F40C" w:rsidR="00E157C8" w:rsidRDefault="00703A61" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2599D80E" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRDefault="00E157C8" w:rsidP="00573474">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00703A61">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>助成金・開催支援 | 法人のみなさまへ | 宮崎県公式観光サイト「みやざき観光ナビ」</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A024EFB" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRPr="00F505D4" w:rsidRDefault="00E157C8" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A024EFB" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRPr="00F505D4" w:rsidRDefault="00E157C8" w:rsidP="00573474">
+    <w:p w14:paraId="6B0DEFBE" w14:textId="7D3C57D2" w:rsidR="0011333A" w:rsidRDefault="00703A61" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="659CA802" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRDefault="00E157C8" w:rsidP="00573474">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　・</w:t>
+      </w:r>
+      <w:r w:rsidR="0011333A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">紙袋　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6723A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　 </w:t>
+      </w:r>
+      <w:r w:rsidR="0011333A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">（　　　　　）　　　　　・ビニール袋　 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6723A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　 </w:t>
+      </w:r>
+      <w:r w:rsidR="0011333A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（　　　　　）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE83187" w14:textId="0F02009D" w:rsidR="00EC66CD" w:rsidRDefault="0011333A" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　・観光マップ　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6723A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（　　　　　）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6723A">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　・夜な夜なマップ （　　　　　）</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45E630BD" w14:textId="77777777" w:rsidR="00E157C8" w:rsidRDefault="00E157C8" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE89E99" w14:textId="77777777" w:rsidR="00573474" w:rsidRPr="00E40F0C" w:rsidRDefault="00573474" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
@@ -2428,252 +2615,219 @@
     <w:p w14:paraId="15358251" w14:textId="77777777" w:rsidR="00573474" w:rsidRDefault="00573474" w:rsidP="00573474">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40F0C">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ｅ：展示会・イベント等（Ｅｘｈｉｂｉｔｉｏｎ・Ｅｖｅｎｔ）の頭文字から取った造語。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D50FC7" w14:textId="77777777" w:rsidR="008C23B2" w:rsidRPr="00E40F0C" w:rsidRDefault="008C23B2" w:rsidP="00573474">
-[...13 lines deleted...]
-    <w:p w14:paraId="48CB2188" w14:textId="7F9EE394" w:rsidR="00B67C6E" w:rsidRDefault="008C23B2" w:rsidP="008C23B2">
+    <w:p w14:paraId="48CB2188" w14:textId="0A5494E1" w:rsidR="00B67C6E" w:rsidRDefault="008C23B2" w:rsidP="008C23B2">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">公益財団法人　</w:t>
+        <w:t xml:space="preserve">　　　　　　　　　公益財団法人　</w:t>
       </w:r>
       <w:r w:rsidR="001518C7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>宮崎県観光協会MICE推進局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D228E3" w14:textId="0465729A" w:rsidR="008C23B2" w:rsidRDefault="00B67C6E" w:rsidP="00F4090F">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="1303A1EB" w14:textId="77777777" w:rsidR="00A62A54" w:rsidRDefault="00B67C6E" w:rsidP="00A62A54">
+      <w:pPr>
+        <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">985-41-6566   </w:t>
       </w:r>
-      <w:r w:rsidR="001518C7">
+    </w:p>
+    <w:p w14:paraId="33D228E3" w14:textId="05B88644" w:rsidR="008C23B2" w:rsidRDefault="001518C7" w:rsidP="00A62A54">
+      <w:pPr>
+        <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>email:</w:t>
       </w:r>
       <w:r w:rsidR="00A42993" w:rsidRPr="00A42993">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4090F">
-[...13 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="006C152D" w:rsidRPr="00A77224">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+          </w:rPr>
+          <w:t>info@kanko-miyazaki.jp</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D076DC1" w14:textId="77777777" w:rsidR="004A6599" w:rsidRPr="004A6599" w:rsidRDefault="004A6599" w:rsidP="004A6599">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>受付日：　月　日確認/MICE管理システム入力日：　月　日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A6599" w:rsidRPr="004A6599">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDP明朝 Medium">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A9B0A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C152DAEA"/>
+    <w:tmpl w:val="D39A376C"/>
     <w:lvl w:ilvl="0" w:tplc="DC1A644E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017">
-[...2 lines deleted...]
-      <w:lvlText w:val="(%2)"/>
+    <w:lvl w:ilvl="1" w:tplc="83ACC786">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
-      </w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2695,297 +2849,162 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1957298508">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...29 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009451D9"/>
     <w:rsid w:val="000208B6"/>
     <w:rsid w:val="00040C5D"/>
     <w:rsid w:val="0005523B"/>
     <w:rsid w:val="000617AC"/>
+    <w:rsid w:val="000F1A96"/>
+    <w:rsid w:val="0011333A"/>
     <w:rsid w:val="001242B2"/>
     <w:rsid w:val="001518C7"/>
     <w:rsid w:val="00171CAC"/>
     <w:rsid w:val="00176E26"/>
     <w:rsid w:val="001D44B4"/>
     <w:rsid w:val="001E7512"/>
-    <w:rsid w:val="001F2EBF"/>
     <w:rsid w:val="002B7F07"/>
-    <w:rsid w:val="00311DE3"/>
+    <w:rsid w:val="00356FF3"/>
     <w:rsid w:val="00381B93"/>
-    <w:rsid w:val="003A75E4"/>
     <w:rsid w:val="003F23FB"/>
+    <w:rsid w:val="004844B7"/>
     <w:rsid w:val="004A6599"/>
     <w:rsid w:val="004A73AE"/>
     <w:rsid w:val="004B46EB"/>
     <w:rsid w:val="00573474"/>
     <w:rsid w:val="005E0A64"/>
     <w:rsid w:val="005E21ED"/>
     <w:rsid w:val="005F3CB4"/>
     <w:rsid w:val="00665C29"/>
     <w:rsid w:val="006B6216"/>
+    <w:rsid w:val="006C152D"/>
+    <w:rsid w:val="006C2CF0"/>
     <w:rsid w:val="006F4FD2"/>
+    <w:rsid w:val="00703A61"/>
     <w:rsid w:val="007118A8"/>
     <w:rsid w:val="00834FD4"/>
     <w:rsid w:val="00855080"/>
+    <w:rsid w:val="00861027"/>
     <w:rsid w:val="00870BA0"/>
-    <w:rsid w:val="008A0CCC"/>
     <w:rsid w:val="008C23B2"/>
     <w:rsid w:val="008E2934"/>
     <w:rsid w:val="008E3AFB"/>
     <w:rsid w:val="00902A54"/>
+    <w:rsid w:val="009073F5"/>
     <w:rsid w:val="009451D9"/>
     <w:rsid w:val="0095775C"/>
     <w:rsid w:val="00975D5D"/>
     <w:rsid w:val="00977696"/>
     <w:rsid w:val="009A260C"/>
     <w:rsid w:val="009C41C1"/>
     <w:rsid w:val="009D720A"/>
     <w:rsid w:val="009E00E4"/>
+    <w:rsid w:val="009E3868"/>
     <w:rsid w:val="00A07463"/>
     <w:rsid w:val="00A16902"/>
     <w:rsid w:val="00A2524F"/>
     <w:rsid w:val="00A309A5"/>
     <w:rsid w:val="00A42993"/>
+    <w:rsid w:val="00A62A54"/>
+    <w:rsid w:val="00A95F11"/>
+    <w:rsid w:val="00AA4AB4"/>
     <w:rsid w:val="00AC3903"/>
     <w:rsid w:val="00AE78FB"/>
-    <w:rsid w:val="00AF70C0"/>
-    <w:rsid w:val="00B12434"/>
     <w:rsid w:val="00B67C6E"/>
     <w:rsid w:val="00C732FB"/>
     <w:rsid w:val="00CA6365"/>
     <w:rsid w:val="00D01612"/>
     <w:rsid w:val="00D32587"/>
     <w:rsid w:val="00D631F2"/>
     <w:rsid w:val="00E157C8"/>
     <w:rsid w:val="00E44235"/>
     <w:rsid w:val="00E53897"/>
     <w:rsid w:val="00E90B3E"/>
     <w:rsid w:val="00E943D8"/>
     <w:rsid w:val="00EA605C"/>
     <w:rsid w:val="00EC034A"/>
+    <w:rsid w:val="00EC66CD"/>
     <w:rsid w:val="00ED7043"/>
+    <w:rsid w:val="00F1175E"/>
     <w:rsid w:val="00F15844"/>
+    <w:rsid w:val="00F3037E"/>
     <w:rsid w:val="00F4054E"/>
-    <w:rsid w:val="00F4090F"/>
     <w:rsid w:val="00F505D4"/>
-    <w:rsid w:val="00F542BE"/>
+    <w:rsid w:val="00F6723A"/>
     <w:rsid w:val="00FC2D32"/>
     <w:rsid w:val="00FE500E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3457,72 +3476,57 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E157C8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanko-miyazaki.jp/business/mice/schedule" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanko-miyazaki.jp/business/mice/service" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@kanko-miyazaki.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanko-miyazaki.jp/business/mice/service" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanko-miyazaki.jp/business/mice/schedule" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanko-miyazaki.jp/business/mice/service" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3781,70 +3785,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>322</Words>
-  <Characters>1840</Characters>
+  <Words>385</Words>
+  <Characters>2198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2158</CharactersWithSpaces>
+  <CharactersWithSpaces>2578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>